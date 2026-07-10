--- v0 (2026-05-09)
+++ v1 (2026-07-10)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="agata-atstovaujamu-subjektu-sk" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">AGATA atstovaujamų subjektų skaičius (x207)</t>
     </r>
   </si>
   <si>
     <t>Matavimo vienetai</t>
   </si>
   <si>
     <t>asmenys</t>
   </si>
   <si>
     <t>Subjekto tipas</t>
   </si>
   <si>
     <t>Subjekto potipis</t>
@@ -149,50 +149,64 @@
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">2023</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">2024</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FFFFFFFF"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">2025</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Atlikėjai</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
@@ -633,85 +647,85 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J15"/>
+  <dimension ref="A1:K15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="J15" sqref="J15"/>
+      <selection activeCell="K15" sqref="K15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="2" spans="1:10">
+    <row r="2" spans="1:11">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">AGATA atstovaujamų subjektų skaičius (x207)</t>
           </r>
         </is>
       </c>
     </row>
-    <row r="4" spans="1:10">
+    <row r="4" spans="1:11">
       <c r="A4" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="8" spans="1:10">
+    <row r="8" spans="1:11">
       <c r="A8" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C8" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2017</t>
           </r>
         </is>
       </c>
       <c r="D8" s="4" t="inlineStr">
         <is>
           <r>
@@ -802,52 +816,68 @@
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2023</t>
           </r>
         </is>
       </c>
       <c r="J8" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2024</t>
           </r>
         </is>
       </c>
+      <c r="K8" s="4" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FFFFFFFF"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">2025</t>
+          </r>
+        </is>
+      </c>
     </row>
-    <row r="9" spans="1:10">
+    <row r="9" spans="1:11">
       <c r="A9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Atlikėjai</t>
           </r>
         </is>
       </c>
       <c r="B9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
@@ -860,136 +890,145 @@
       </c>
       <c r="C9" s="6">
         <v>4305.0</v>
       </c>
       <c r="D9" s="6">
         <v>4678.0</v>
       </c>
       <c r="E9" s="6">
         <v>5133.0</v>
       </c>
       <c r="F9" s="6">
         <v>5687.0</v>
       </c>
       <c r="G9" s="6">
         <v>6357.0</v>
       </c>
       <c r="H9" s="6">
         <v>6772.0</v>
       </c>
       <c r="I9" s="6">
         <v>7197.0</v>
       </c>
       <c r="J9" s="6">
         <v>7677.0</v>
       </c>
+      <c r="K9" s="6">
+        <v>8178.0</v>
+      </c>
     </row>
-    <row r="10" spans="1:10">
+    <row r="10" spans="1:11">
       <c r="B10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Kolektyvų nariai</t>
           </r>
         </is>
       </c>
       <c r="C10" s="6">
         <v>2801.0</v>
       </c>
       <c r="D10" s="6">
         <v>3067.0</v>
       </c>
       <c r="E10" s="6">
         <v>3142.0</v>
       </c>
       <c r="F10" s="6">
         <v>3162.0</v>
       </c>
       <c r="G10" s="6">
         <v>3162.0</v>
       </c>
       <c r="H10" s="6">
         <v>3220.0</v>
       </c>
       <c r="I10" s="6">
         <v>3568.0</v>
       </c>
       <c r="J10" s="6">
         <v>3634.0</v>
       </c>
+      <c r="K10" s="6">
+        <v>3857.0</v>
+      </c>
     </row>
-    <row r="11" spans="1:10">
+    <row r="11" spans="1:11">
       <c r="B11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Iš viso</t>
           </r>
         </is>
       </c>
       <c r="C11" s="6">
         <v>7106.0</v>
       </c>
       <c r="D11" s="6">
         <v>7745.0</v>
       </c>
       <c r="E11" s="6">
         <v>8275.0</v>
       </c>
       <c r="F11" s="6">
         <v>8849.0</v>
       </c>
       <c r="G11" s="6">
         <v>9519.0</v>
       </c>
       <c r="H11" s="6">
         <v>9982.0</v>
       </c>
       <c r="I11" s="6">
         <v>10765.0</v>
       </c>
       <c r="J11" s="6">
         <v>11311.0</v>
       </c>
+      <c r="K11" s="6">
+        <v>12035.0</v>
+      </c>
     </row>
-    <row r="12" spans="1:10">
+    <row r="12" spans="1:11">
       <c r="A12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Fonogramų gamintojai</t>
           </r>
         </is>
       </c>
       <c r="B12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
@@ -1002,136 +1041,145 @@
       </c>
       <c r="C12" s="6">
         <v>259.0</v>
       </c>
       <c r="D12" s="6">
         <v>389.0</v>
       </c>
       <c r="E12" s="6">
         <v>666.0</v>
       </c>
       <c r="F12" s="6">
         <v>833.0</v>
       </c>
       <c r="G12" s="6">
         <v>1124.0</v>
       </c>
       <c r="H12" s="6">
         <v>1264.0</v>
       </c>
       <c r="I12" s="6">
         <v>1396.0</v>
       </c>
       <c r="J12" s="6">
         <v>1551.0</v>
       </c>
+      <c r="K12" s="6">
+        <v>1818.0</v>
+      </c>
     </row>
-    <row r="13" spans="1:10">
+    <row r="13" spans="1:11">
       <c r="B13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Juridiniai asmenys</t>
           </r>
         </is>
       </c>
       <c r="C13" s="6">
         <v>103.0</v>
       </c>
       <c r="D13" s="6">
         <v>130.0</v>
       </c>
       <c r="E13" s="6">
         <v>159.0</v>
       </c>
       <c r="F13" s="6">
         <v>182.0</v>
       </c>
       <c r="G13" s="6">
         <v>205.0</v>
       </c>
       <c r="H13" s="6">
         <v>223.0</v>
       </c>
       <c r="I13" s="6">
         <v>254.0</v>
       </c>
       <c r="J13" s="6">
         <v>269.0</v>
       </c>
+      <c r="K13" s="6">
+        <v>287.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:10">
+    <row r="14" spans="1:11">
       <c r="B14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Iš viso</t>
           </r>
         </is>
       </c>
       <c r="C14" s="6">
         <v>362.0</v>
       </c>
       <c r="D14" s="6">
         <v>519.0</v>
       </c>
       <c r="E14" s="6">
         <v>825.0</v>
       </c>
       <c r="F14" s="6">
         <v>1015.0</v>
       </c>
       <c r="G14" s="6">
         <v>1329.0</v>
       </c>
       <c r="H14" s="6">
         <v>1483.0</v>
       </c>
       <c r="I14" s="6">
         <v>1650.0</v>
       </c>
       <c r="J14" s="6">
         <v>1820.0</v>
       </c>
+      <c r="K14" s="6">
+        <v>2105.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:10">
+    <row r="15" spans="1:11">
       <c r="A15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Iš viso</t>
           </r>
         </is>
       </c>
       <c r="B15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
@@ -1143,56 +1191,59 @@
         </is>
       </c>
       <c r="C15" s="6">
         <v>7468.0</v>
       </c>
       <c r="D15" s="6">
         <v>8264.0</v>
       </c>
       <c r="E15" s="6">
         <v>9100.0</v>
       </c>
       <c r="F15" s="6">
         <v>9864.0</v>
       </c>
       <c r="G15" s="6">
         <v>10848.0</v>
       </c>
       <c r="H15" s="6">
         <v>11465.0</v>
       </c>
       <c r="I15" s="6">
         <v>12415.0</v>
       </c>
       <c r="J15" s="6">
         <v>13131.0</v>
+      </c>
+      <c r="K15" s="6">
+        <v>14140.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A2:J2"/>
-    <mergeCell ref="B4:J4"/>
+    <mergeCell ref="A2:K2"/>
+    <mergeCell ref="B4:K4"/>
     <mergeCell ref="A9:A11"/>
     <mergeCell ref="A12:A14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">