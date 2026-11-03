--- v1 (2026-07-10)
+++ v2 (2026-11-03)
@@ -190,93 +190,93 @@
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Už garso laikmenas ir įrenginius surinktų sumų paskirstymas</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
+      <t xml:space="preserve">Iš viso</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
       <t xml:space="preserve">Autoriai</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Muzikos atlikėjai</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Fonogramų gamintojai</t>
-    </r>
-[...12 lines deleted...]
-      <t xml:space="preserve">Iš viso</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Už audiovizualines laikmenas ir įrenginius surinktų sumų paskirstymas</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
@@ -890,399 +890,399 @@
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Už garso laikmenas ir įrenginius surinktų sumų paskirstymas</t>
           </r>
         </is>
       </c>
       <c r="B9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Autoriai</t>
+            <t xml:space="preserve">Iš viso</t>
           </r>
         </is>
       </c>
       <c r="C9" s="6">
-        <v>452832.88</v>
+        <v>1358498.65</v>
       </c>
       <c r="D9" s="6">
-        <v>681033.81</v>
+        <v>2043101.44</v>
       </c>
       <c r="E9" s="6">
-        <v>719911.43</v>
+        <v>2159734.28</v>
       </c>
       <c r="F9" s="6">
-        <v>634105.0</v>
+        <v>1902315.0</v>
       </c>
       <c r="G9" s="6">
-        <v>733941.0</v>
+        <v>2201823.0</v>
       </c>
       <c r="H9" s="6">
-        <v>576897.19</v>
+        <v>1730691.57</v>
       </c>
       <c r="I9" s="6">
-        <v>733875.0</v>
+        <v>2201625.0</v>
       </c>
       <c r="J9" s="6">
-        <v>652175.33</v>
+        <v>1956526.0</v>
       </c>
       <c r="K9" s="6">
-        <v>682099.0</v>
+        <v>2046295.0</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="B10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Muzikos atlikėjai</t>
+            <t xml:space="preserve">Autoriai</t>
           </r>
         </is>
       </c>
       <c r="C10" s="6">
         <v>452832.88</v>
       </c>
       <c r="D10" s="6">
         <v>681033.81</v>
       </c>
       <c r="E10" s="6">
         <v>719911.43</v>
       </c>
       <c r="F10" s="6">
         <v>634105.0</v>
       </c>
       <c r="G10" s="6">
         <v>733941.0</v>
       </c>
       <c r="H10" s="6">
         <v>576897.19</v>
       </c>
       <c r="I10" s="6">
         <v>733875.0</v>
       </c>
       <c r="J10" s="6">
         <v>652175.33</v>
       </c>
       <c r="K10" s="6">
         <v>682099.0</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="B11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Fonogramų gamintojai</t>
+            <t xml:space="preserve">Muzikos atlikėjai</t>
           </r>
         </is>
       </c>
       <c r="C11" s="6">
         <v>452832.88</v>
       </c>
       <c r="D11" s="6">
         <v>681033.81</v>
       </c>
       <c r="E11" s="6">
         <v>719911.43</v>
       </c>
       <c r="F11" s="6">
         <v>634105.0</v>
       </c>
       <c r="G11" s="6">
         <v>733941.0</v>
       </c>
       <c r="H11" s="6">
         <v>576897.19</v>
       </c>
       <c r="I11" s="6">
         <v>733875.0</v>
       </c>
       <c r="J11" s="6">
         <v>652175.33</v>
       </c>
       <c r="K11" s="6">
         <v>682099.0</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="B12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Iš viso</t>
+            <t xml:space="preserve">Fonogramų gamintojai</t>
           </r>
         </is>
       </c>
       <c r="C12" s="6">
-        <v>1358498.65</v>
+        <v>452832.88</v>
       </c>
       <c r="D12" s="6">
-        <v>2043101.44</v>
+        <v>681033.81</v>
       </c>
       <c r="E12" s="6">
-        <v>2159734.28</v>
+        <v>719911.43</v>
       </c>
       <c r="F12" s="6">
-        <v>1902315.0</v>
+        <v>634105.0</v>
       </c>
       <c r="G12" s="6">
-        <v>2201823.0</v>
+        <v>733941.0</v>
       </c>
       <c r="H12" s="6">
-        <v>1730691.57</v>
+        <v>576897.19</v>
       </c>
       <c r="I12" s="6">
-        <v>2201625.0</v>
+        <v>733875.0</v>
       </c>
       <c r="J12" s="6">
-        <v>1956526.0</v>
+        <v>652175.33</v>
       </c>
       <c r="K12" s="6">
-        <v>2046295.0</v>
+        <v>682099.0</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Už audiovizualines laikmenas ir įrenginius surinktų sumų paskirstymas</t>
           </r>
         </is>
       </c>
       <c r="B13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Autoriai</t>
+            <t xml:space="preserve">Iš viso</t>
           </r>
         </is>
       </c>
       <c r="C13" s="6">
-        <v>317953.78</v>
+        <v>953861.35</v>
       </c>
       <c r="D13" s="6">
-        <v>493414.3</v>
+        <v>1480242.91</v>
       </c>
       <c r="E13" s="6">
-        <v>620115.65</v>
+        <v>1860346.94</v>
       </c>
       <c r="F13" s="6">
-        <v>615283.0</v>
+        <v>1845848.0</v>
       </c>
       <c r="G13" s="6">
-        <v>700884.0</v>
+        <v>2102652.0</v>
       </c>
       <c r="H13" s="6">
-        <v>569456.18</v>
+        <v>1708368.53</v>
       </c>
       <c r="I13" s="6">
-        <v>601156.0</v>
+        <v>1803468.0</v>
       </c>
       <c r="J13" s="6">
-        <v>598541.33</v>
+        <v>1795624.0</v>
       </c>
       <c r="K13" s="6">
-        <v>603580.0</v>
+        <v>1810740.0</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="B14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Iš viso</t>
+            <t xml:space="preserve">Aktoriai</t>
           </r>
         </is>
       </c>
       <c r="C14" s="6">
-        <v>953861.35</v>
+        <v>317953.78</v>
       </c>
       <c r="D14" s="6">
-        <v>1480242.91</v>
+        <v>493414.3</v>
       </c>
       <c r="E14" s="6">
-        <v>1860346.94</v>
+        <v>620115.65</v>
       </c>
       <c r="F14" s="6">
-        <v>1845848.0</v>
+        <v>615283.0</v>
       </c>
       <c r="G14" s="6">
-        <v>2102652.0</v>
+        <v>700834.0</v>
       </c>
       <c r="H14" s="6">
-        <v>1708368.53</v>
+        <v>569456.18</v>
       </c>
       <c r="I14" s="6">
-        <v>1803468.0</v>
+        <v>601156.0</v>
       </c>
       <c r="J14" s="6">
-        <v>1795624.0</v>
+        <v>598541.33</v>
       </c>
       <c r="K14" s="6">
-        <v>1810740.0</v>
+        <v>603580.0</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="B15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Aktoriai</t>
+            <t xml:space="preserve">Audiovizualinių kūrinių gamintojai</t>
           </r>
         </is>
       </c>
       <c r="C15" s="6">
         <v>317953.78</v>
       </c>
       <c r="D15" s="6">
         <v>493414.3</v>
       </c>
       <c r="E15" s="6">
         <v>620115.65</v>
       </c>
       <c r="F15" s="6">
         <v>615283.0</v>
       </c>
       <c r="G15" s="6">
-        <v>700834.0</v>
+        <v>700844.0</v>
       </c>
       <c r="H15" s="6">
         <v>569456.18</v>
       </c>
       <c r="I15" s="6">
         <v>601156.0</v>
       </c>
       <c r="J15" s="6">
         <v>598541.33</v>
       </c>
       <c r="K15" s="6">
         <v>603580.0</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="B16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Audiovizualinių kūrinių gamintojai</t>
+            <t xml:space="preserve">Autoriai</t>
           </r>
         </is>
       </c>
       <c r="C16" s="6">
         <v>317953.78</v>
       </c>
       <c r="D16" s="6">
         <v>493414.3</v>
       </c>
       <c r="E16" s="6">
         <v>620115.65</v>
       </c>
       <c r="F16" s="6">
         <v>615283.0</v>
       </c>
       <c r="G16" s="6">
-        <v>700844.0</v>
+        <v>700884.0</v>
       </c>
       <c r="H16" s="6">
         <v>569456.18</v>
       </c>
       <c r="I16" s="6">
         <v>601156.0</v>
       </c>
       <c r="J16" s="6">
         <v>598541.33</v>
       </c>
       <c r="K16" s="6">
         <v>603580.0</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>