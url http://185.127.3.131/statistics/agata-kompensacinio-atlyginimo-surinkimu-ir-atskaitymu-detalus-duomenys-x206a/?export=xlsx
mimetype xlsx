--- v1 (2026-07-10)
+++ v2 (2026-11-03)
@@ -137,195 +137,195 @@
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Atskaitymai</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
+      <t xml:space="preserve">Kita / nenurodyta</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Atskaitymai, skirti padengti faktines atlyginimo surinkimo, mokėjimo ir grąžinimo sąnaudas</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Iš viso Kultūros ministerijos programoms (25 %)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Iš viso</t>
+    </r>
+  </si>
+  <si>
+    <t>---</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
       <t xml:space="preserve">5% Lietuvos radijo ir televizijos komisijai</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Iš viso</t>
+      <t xml:space="preserve">Dalis iš audiovizualinių kūrinių prodiuserių (AVAKA)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Dalis iš audiovizualinių kūrinių ir kt. autorių (LATGA ir AVAKA)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Dalis iš muzikos atlikejų, aktorių ir fonogramų gamintojų (AGATA)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Dalis iš muzikos autorių (LATGA)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Dalis iš audiovizualinių kūrinių prodiuserių (AVAKA)</t>
-[...26 lines deleted...]
-      </rPr>
       <t xml:space="preserve">10% Kultūros tarybai (Autorių teisių ir gretutinių teisių apsaugos programai)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">10% Kolektyvinio adm. organizacijų (AGATA, LATGA, AVAKA) vykdomoms programoms</t>
     </r>
-  </si>
-[...43 lines deleted...]
-    <t>---</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Įplaukos</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
@@ -947,676 +947,676 @@
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Atskaitymai</t>
           </r>
         </is>
       </c>
       <c r="B9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
+            <t xml:space="preserve">Kita / nenurodyta</t>
+          </r>
+        </is>
+      </c>
+      <c r="C9" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Atskaitymai, skirti padengti faktines atlyginimo surinkimo, mokėjimo ir grąžinimo sąnaudas</t>
+          </r>
+        </is>
+      </c>
+      <c r="D9" s="6">
+        <v>93043.0</v>
+      </c>
+      <c r="E9" s="6">
+        <v>102825.8</v>
+      </c>
+      <c r="F9" s="6">
+        <v>113159.0</v>
+      </c>
+      <c r="G9" s="6">
+        <v>113888.0</v>
+      </c>
+      <c r="H9" s="6">
+        <v>116709.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="B10" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Iš viso Kultūros ministerijos programoms (25 %)</t>
+          </r>
+        </is>
+      </c>
+      <c r="C10" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Iš viso</t>
+          </r>
+        </is>
+      </c>
+      <c r="D10" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="E10" s="6">
+        <v>1180629.0</v>
+      </c>
+      <c r="F10" s="6">
+        <v>1372750.0</v>
+      </c>
+      <c r="G10" s="6">
+        <v>1288680.0</v>
+      </c>
+      <c r="H10" s="6">
+        <v>1324582.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="B11" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
             <t xml:space="preserve">5% Lietuvos radijo ir televizijos komisijai</t>
           </r>
         </is>
       </c>
-      <c r="C9" s="5" t="inlineStr">
-[...64 lines deleted...]
-    <row r="11" spans="1:8">
       <c r="C11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Dalis iš muzikos autorių (LATGA)</t>
+            <t xml:space="preserve">Dalis iš audiovizualinių kūrinių prodiuserių (AVAKA)</t>
           </r>
         </is>
       </c>
       <c r="D11" s="6">
-        <v>49987.0</v>
+        <v>47736.0</v>
       </c>
       <c r="E11" s="6">
-        <v>39609.74</v>
+        <v>39098.84</v>
       </c>
       <c r="F11" s="6">
-        <v>50307.0</v>
+        <v>41209.0</v>
       </c>
       <c r="G11" s="6">
-        <v>44798.0</v>
+        <v>41114.0</v>
       </c>
       <c r="H11" s="6">
-        <v>46849.0</v>
+        <v>41456.0</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="C12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Dalis iš audiovizualinių kūrinių prodiuserių (AVAKA)</t>
+            <t xml:space="preserve">Dalis iš audiovizualinių kūrinių ir kt. autorių (LATGA ir AVAKA)</t>
           </r>
         </is>
       </c>
       <c r="D12" s="6">
         <v>47736.0</v>
       </c>
       <c r="E12" s="6">
         <v>39098.84</v>
       </c>
       <c r="F12" s="6">
         <v>41209.0</v>
       </c>
       <c r="G12" s="6">
         <v>41114.0</v>
       </c>
       <c r="H12" s="6">
         <v>41456.0</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="C13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Dalis iš audiovizualinių kūrinių ir kt. autorių (LATGA ir AVAKA)</t>
+            <t xml:space="preserve">Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D13" s="6">
-        <v>47736.0</v>
+        <v>293168.0</v>
       </c>
       <c r="E13" s="6">
-        <v>39098.84</v>
+        <v>236125.73</v>
       </c>
       <c r="F13" s="6">
-        <v>41209.0</v>
+        <v>274550.0</v>
       </c>
       <c r="G13" s="6">
-        <v>41114.0</v>
+        <v>257736.0</v>
       </c>
       <c r="H13" s="6">
-        <v>41456.0</v>
+        <v>264916.0</v>
       </c>
     </row>
     <row r="14" spans="1:8">
-      <c r="B14" s="5" t="inlineStr">
-[...14 lines deleted...]
-      </c>
       <c r="C14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Iš viso</t>
+            <t xml:space="preserve">Dalis iš muzikos atlikejų, aktorių ir fonogramų gamintojų (AGATA)</t>
           </r>
         </is>
       </c>
       <c r="D14" s="6">
-        <v>586336.0</v>
+        <v>147709.0</v>
       </c>
       <c r="E14" s="6">
-        <v>472251.45</v>
+        <v>118318.31</v>
       </c>
       <c r="F14" s="6">
-        <v>549100.0</v>
+        <v>141825.0</v>
       </c>
       <c r="G14" s="6">
-        <v>515472.0</v>
+        <v>130710.0</v>
       </c>
       <c r="H14" s="6">
-        <v>529833.0</v>
+        <v>135155.0</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="C15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Dalis iš muzikos atlikejų, aktorių ir fonogramų gamintojų (AGATA)</t>
+            <t xml:space="preserve">Dalis iš muzikos autorių (LATGA)</t>
           </r>
         </is>
       </c>
       <c r="D15" s="6">
-        <v>295420.0</v>
+        <v>49987.0</v>
       </c>
       <c r="E15" s="6">
-        <v>236636.63</v>
+        <v>39609.74</v>
       </c>
       <c r="F15" s="6">
-        <v>283647.0</v>
+        <v>50307.0</v>
       </c>
       <c r="G15" s="6">
-        <v>261420.0</v>
+        <v>44798.0</v>
       </c>
       <c r="H15" s="6">
-        <v>270309.0</v>
+        <v>46849.0</v>
       </c>
     </row>
     <row r="16" spans="1:8">
+      <c r="B16" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">10% Kultūros tarybai (Autorių teisių ir gretutinių teisių apsaugos programai)</t>
+          </r>
+        </is>
+      </c>
       <c r="C16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Dalis iš muzikos autorių (LATGA)</t>
+            <t xml:space="preserve">Dalis iš audiovizualinių kūrinių prodiuserių (AVAKA)</t>
           </r>
         </is>
       </c>
       <c r="D16" s="6">
-        <v>99974.0</v>
+        <v>95471.0</v>
       </c>
       <c r="E16" s="6">
-        <v>79219.48</v>
+        <v>78197.68</v>
       </c>
       <c r="F16" s="6">
-        <v>100615.0</v>
+        <v>82419.0</v>
       </c>
       <c r="G16" s="6">
-        <v>89596.0</v>
+        <v>82228.0</v>
       </c>
       <c r="H16" s="6">
-        <v>93698.0</v>
+        <v>82913.0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="C17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Dalis iš audiovizualinių kūrinių prodiuserių (AVAKA)</t>
+            <t xml:space="preserve">Dalis iš audiovizualinių kūrinių ir kt. autorių (LATGA ir AVAKA)</t>
           </r>
         </is>
       </c>
       <c r="D17" s="6">
         <v>95471.0</v>
       </c>
       <c r="E17" s="6">
         <v>78197.68</v>
       </c>
       <c r="F17" s="6">
         <v>82419.0</v>
       </c>
       <c r="G17" s="6">
         <v>82228.0</v>
       </c>
       <c r="H17" s="6">
         <v>82913.0</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="C18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Dalis iš audiovizualinių kūrinių ir kt. autorių (LATGA ir AVAKA)</t>
+            <t xml:space="preserve">Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D18" s="6">
-        <v>95471.0</v>
+        <v>586336.0</v>
       </c>
       <c r="E18" s="6">
-        <v>78197.68</v>
+        <v>472251.45</v>
       </c>
       <c r="F18" s="6">
-        <v>82419.0</v>
+        <v>549100.0</v>
       </c>
       <c r="G18" s="6">
-        <v>82228.0</v>
+        <v>515472.0</v>
       </c>
       <c r="H18" s="6">
-        <v>82913.0</v>
+        <v>529833.0</v>
       </c>
     </row>
     <row r="19" spans="1:8">
-      <c r="B19" s="5" t="inlineStr">
-[...14 lines deleted...]
-      </c>
       <c r="C19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Iš viso</t>
+            <t xml:space="preserve">Dalis iš muzikos atlikejų, aktorių ir fonogramų gamintojų (AGATA)</t>
           </r>
         </is>
       </c>
       <c r="D19" s="6">
-        <v>586336.0</v>
+        <v>295420.0</v>
       </c>
       <c r="E19" s="6">
-        <v>472251.45</v>
+        <v>236636.63</v>
       </c>
       <c r="F19" s="6">
-        <v>549100.0</v>
+        <v>283647.0</v>
       </c>
       <c r="G19" s="6">
-        <v>515472.0</v>
+        <v>261420.0</v>
       </c>
       <c r="H19" s="6">
-        <v>529833.0</v>
+        <v>270309.0</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="C20" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Dalis iš muzikos atlikejų, aktorių ir fonogramų gamintojų (AGATA)</t>
+            <t xml:space="preserve">Dalis iš muzikos autorių (LATGA)</t>
           </r>
         </is>
       </c>
       <c r="D20" s="6">
-        <v>295420.0</v>
+        <v>99974.0</v>
       </c>
       <c r="E20" s="6">
-        <v>236636.63</v>
+        <v>79219.48</v>
       </c>
       <c r="F20" s="6">
-        <v>283647.0</v>
+        <v>100615.0</v>
       </c>
       <c r="G20" s="6">
-        <v>261420.0</v>
+        <v>89596.0</v>
       </c>
       <c r="H20" s="6">
-        <v>270309.0</v>
+        <v>93698.0</v>
       </c>
     </row>
     <row r="21" spans="1:8">
+      <c r="B21" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">10% Kolektyvinio adm. organizacijų (AGATA, LATGA, AVAKA) vykdomoms programoms</t>
+          </r>
+        </is>
+      </c>
       <c r="C21" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Dalis iš muzikos autorių (LATGA)</t>
+            <t xml:space="preserve">Dalis iš audiovizualinių kūrinių prodiuserių (AVAKA)</t>
           </r>
         </is>
       </c>
       <c r="D21" s="6">
-        <v>99974.0</v>
+        <v>95471.0</v>
       </c>
       <c r="E21" s="6">
-        <v>79219.48</v>
+        <v>78197.68</v>
       </c>
       <c r="F21" s="6">
-        <v>100615.0</v>
+        <v>82419.0</v>
       </c>
       <c r="G21" s="6">
-        <v>89596.0</v>
+        <v>82228.0</v>
       </c>
       <c r="H21" s="6">
-        <v>93698.0</v>
+        <v>82913.0</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="C22" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Dalis iš audiovizualinių kūrinių prodiuserių (AVAKA)</t>
+            <t xml:space="preserve">Dalis iš audiovizualinių kūrinių ir kt. autorių (LATGA ir AVAKA)</t>
           </r>
         </is>
       </c>
       <c r="D22" s="6">
         <v>95471.0</v>
       </c>
       <c r="E22" s="6">
         <v>78197.68</v>
       </c>
       <c r="F22" s="6">
         <v>82419.0</v>
       </c>
       <c r="G22" s="6">
         <v>82228.0</v>
       </c>
       <c r="H22" s="6">
         <v>82913.0</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="C23" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Dalis iš audiovizualinių kūrinių ir kt. autorių (LATGA ir AVAKA)</t>
+            <t xml:space="preserve">Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D23" s="6">
-        <v>95471.0</v>
+        <v>586336.0</v>
       </c>
       <c r="E23" s="6">
-        <v>78197.68</v>
+        <v>472251.45</v>
       </c>
       <c r="F23" s="6">
-        <v>82419.0</v>
+        <v>549100.0</v>
       </c>
       <c r="G23" s="6">
-        <v>82228.0</v>
+        <v>515472.0</v>
       </c>
       <c r="H23" s="6">
-        <v>82913.0</v>
+        <v>529833.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
-      <c r="B24" s="5" t="inlineStr">
-[...14 lines deleted...]
-      </c>
       <c r="C24" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Atskaitymai, skirti padengti faktines atlyginimo surinkimo, mokėjimo ir grąžinimo sąnaudas</t>
+            <t xml:space="preserve">Dalis iš muzikos atlikejų, aktorių ir fonogramų gamintojų (AGATA)</t>
           </r>
         </is>
       </c>
       <c r="D24" s="6">
-        <v>93043.0</v>
+        <v>295420.0</v>
       </c>
       <c r="E24" s="6">
-        <v>102825.8</v>
+        <v>236636.63</v>
       </c>
       <c r="F24" s="6">
-        <v>113159.0</v>
+        <v>283647.0</v>
       </c>
       <c r="G24" s="6">
-        <v>113888.0</v>
+        <v>261420.0</v>
       </c>
       <c r="H24" s="6">
-        <v>116709.0</v>
+        <v>270309.0</v>
       </c>
     </row>
     <row r="25" spans="1:8">
-      <c r="B25" s="5" t="inlineStr">
-[...14 lines deleted...]
-      </c>
       <c r="C25" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Iš viso</t>
-[...4 lines deleted...]
-        <v>23</v>
+            <t xml:space="preserve">Dalis iš muzikos autorių (LATGA)</t>
+          </r>
+        </is>
+      </c>
+      <c r="D25" s="6">
+        <v>99974.0</v>
       </c>
       <c r="E25" s="6">
-        <v>1180629.0</v>
+        <v>79219.48</v>
       </c>
       <c r="F25" s="6">
-        <v>1372750.0</v>
+        <v>100615.0</v>
       </c>
       <c r="G25" s="6">
-        <v>1288680.0</v>
+        <v>89596.0</v>
       </c>
       <c r="H25" s="6">
-        <v>1324582.0</v>
+        <v>93698.0</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Įplaukos</t>
           </r>
         </is>
       </c>
       <c r="B26" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
@@ -1908,53 +1908,53 @@
             <t xml:space="preserve">Galutinė teisių turėtojams tenkanti suma paskirstymui po atskaitymų</t>
           </r>
         </is>
       </c>
       <c r="D33" s="6">
         <v>4304475.0</v>
       </c>
       <c r="E33" s="6">
         <v>3439060.1</v>
       </c>
       <c r="F33" s="6">
         <v>4005094.0</v>
       </c>
       <c r="G33" s="6">
         <v>3752150.0</v>
       </c>
       <c r="H33" s="6">
         <v>3857035.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="B4:H4"/>
     <mergeCell ref="A9:A25"/>
-    <mergeCell ref="B9:B13"/>
-[...1 lines deleted...]
-    <mergeCell ref="B19:B23"/>
+    <mergeCell ref="B11:B15"/>
+    <mergeCell ref="B16:B20"/>
+    <mergeCell ref="B21:B25"/>
     <mergeCell ref="A26:A32"/>
     <mergeCell ref="B26:B32"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">