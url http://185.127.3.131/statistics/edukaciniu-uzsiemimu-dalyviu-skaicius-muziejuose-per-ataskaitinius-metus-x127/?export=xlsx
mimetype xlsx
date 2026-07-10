--- v0 (2026-05-09)
+++ v1 (2026-07-10)
@@ -56,79 +56,79 @@
     <t>asmenys</t>
   </si>
   <si>
     <t>Muziejaus pavadinimas</t>
   </si>
   <si>
     <t>Iš viso</t>
   </si>
   <si>
     <t>Administracinė teritorija</t>
   </si>
   <si>
     <t>SUM</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2022</t>
-[...12 lines deleted...]
-      </rPr>
       <t xml:space="preserve">2023</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">2024</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FFFFFFFF"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">2025</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Iš viso nuo stebėjimų pradžios</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
@@ -580,83 +580,83 @@
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>5</v>
       </c>
       <c r="B8" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="3"/>
       <c r="B10" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2022</t>
+            <t xml:space="preserve">2023</t>
           </r>
         </is>
       </c>
       <c r="D10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2023</t>
+            <t xml:space="preserve">2024</t>
           </r>
         </is>
       </c>
       <c r="E10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2024</t>
+            <t xml:space="preserve">2025</t>
           </r>
         </is>
       </c>
       <c r="F10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Iš viso nuo stebėjimų pradžios</t>
           </r>
         </is>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
@@ -667,60 +667,60 @@
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM</t>
           </r>
         </is>
       </c>
       <c r="B11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Iš viso</t>
           </r>
         </is>
       </c>
       <c r="C11" s="6">
-        <v>637687.0</v>
+        <v>724380.0</v>
       </c>
       <c r="D11" s="6">
-        <v>724380.0</v>
+        <v>735804.0</v>
       </c>
       <c r="E11" s="6">
-        <v>735804.0</v>
+        <v>776979.0</v>
       </c>
       <c r="F11" s="6">
-        <v>7488503.0</v>
+        <v>8265482.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="B4:F4"/>
     <mergeCell ref="B7:F7"/>
     <mergeCell ref="B8:F8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>