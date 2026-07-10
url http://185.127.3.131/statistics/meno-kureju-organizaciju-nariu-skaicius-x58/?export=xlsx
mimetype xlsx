--- v0 (2026-05-09)
+++ v1 (2026-07-10)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="meno-kureju-organizaciju-nariu" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="26">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="28">
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Meno kūrėjų organizacijų narių skaičius (x58)</t>
     </r>
   </si>
   <si>
     <t>Matavimo vienetai</t>
   </si>
   <si>
     <t>asmenys</t>
   </si>
   <si>
     <t>Meno kūrėjų statusą turinčių asmenų skaičius, asm.</t>
   </si>
   <si>
     <r>
@@ -314,50 +314,78 @@
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">2023</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">2024</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FFFFFFFF"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">2025</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FFFFFFFF"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">2026</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Iš viso</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
@@ -728,85 +756,85 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:U10"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="U10" sqref="U10"/>
+      <selection activeCell="W10" sqref="W10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="2" spans="1:21">
+    <row r="2" spans="1:23">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Meno kūrėjų organizacijų narių skaičius (x58)</t>
           </r>
         </is>
       </c>
     </row>
-    <row r="4" spans="1:21">
+    <row r="4" spans="1:23">
       <c r="A4" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="8" spans="1:21">
+    <row r="8" spans="1:23">
       <c r="A8" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2005</t>
           </r>
         </is>
       </c>
       <c r="C8" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
@@ -1086,211 +1114,255 @@
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2023</t>
           </r>
         </is>
       </c>
       <c r="U8" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2024</t>
           </r>
         </is>
       </c>
+      <c r="V8" s="4" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FFFFFFFF"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">2025</t>
+          </r>
+        </is>
+      </c>
+      <c r="W8" s="4" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FFFFFFFF"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">2026</t>
+          </r>
+        </is>
+      </c>
     </row>
-    <row r="9" spans="1:21">
+    <row r="9" spans="1:23">
       <c r="A9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Iš viso</t>
           </r>
         </is>
       </c>
       <c r="B9" s="6">
         <v>3520.0</v>
       </c>
       <c r="C9" s="6">
         <v>3729.0</v>
       </c>
       <c r="D9" s="6">
         <v>3865.0</v>
       </c>
       <c r="E9" s="6">
         <v>3928.0</v>
       </c>
       <c r="F9" s="6">
-        <v>3987.0</v>
+        <v>3988.0</v>
       </c>
       <c r="G9" s="6">
-        <v>4037.0</v>
+        <v>4038.0</v>
       </c>
       <c r="H9" s="6">
-        <v>4126.0</v>
+        <v>4127.0</v>
       </c>
       <c r="I9" s="6">
-        <v>4340.0</v>
+        <v>4341.0</v>
       </c>
       <c r="J9" s="6">
-        <v>4473.0</v>
+        <v>4474.0</v>
       </c>
       <c r="K9" s="6">
-        <v>4619.0</v>
+        <v>4620.0</v>
       </c>
       <c r="L9" s="6">
-        <v>4692.0</v>
+        <v>4693.0</v>
       </c>
       <c r="M9" s="6">
-        <v>4853.0</v>
+        <v>4854.0</v>
       </c>
       <c r="N9" s="6">
-        <v>4987.0</v>
+        <v>4988.0</v>
       </c>
       <c r="O9" s="6">
-        <v>5071.0</v>
+        <v>5072.0</v>
       </c>
       <c r="P9" s="6">
-        <v>5206.0</v>
+        <v>5207.0</v>
       </c>
       <c r="Q9" s="6">
-        <v>5497.0</v>
+        <v>5498.0</v>
       </c>
       <c r="R9" s="6">
-        <v>5733.0</v>
+        <v>5734.0</v>
       </c>
       <c r="S9" s="6">
-        <v>5886.0</v>
+        <v>5887.0</v>
       </c>
       <c r="T9" s="6">
-        <v>6031.0</v>
+        <v>6032.0</v>
       </c>
       <c r="U9" s="6">
-        <v>6107.0</v>
+        <v>6227.0</v>
+      </c>
+      <c r="V9" s="6">
+        <v>6425.0</v>
+      </c>
+      <c r="W9" s="6">
+        <v>6462.0</v>
       </c>
     </row>
-    <row r="10" spans="1:21">
+    <row r="10" spans="1:23">
       <c r="A10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Naujai įtraukti asmenys</t>
           </r>
         </is>
       </c>
       <c r="B10" s="6">
         <v>0.0</v>
       </c>
       <c r="C10" s="6">
         <v>212.0</v>
       </c>
       <c r="D10" s="6">
         <v>159.0</v>
       </c>
       <c r="E10" s="6">
         <v>100.0</v>
       </c>
       <c r="F10" s="6">
-        <v>95.0</v>
+        <v>96.0</v>
       </c>
       <c r="G10" s="6">
         <v>100.0</v>
       </c>
       <c r="H10" s="6">
         <v>135.0</v>
       </c>
       <c r="I10" s="6">
         <v>254.0</v>
       </c>
       <c r="J10" s="6">
         <v>184.0</v>
       </c>
       <c r="K10" s="6">
         <v>206.0</v>
       </c>
       <c r="L10" s="6">
         <v>130.0</v>
       </c>
       <c r="M10" s="6">
         <v>217.0</v>
       </c>
       <c r="N10" s="6">
         <v>192.0</v>
       </c>
       <c r="O10" s="6">
         <v>150.0</v>
       </c>
       <c r="P10" s="6">
         <v>190.0</v>
       </c>
       <c r="Q10" s="6">
         <v>307.0</v>
       </c>
       <c r="R10" s="6">
         <v>236.0</v>
       </c>
       <c r="S10" s="6">
         <v>153.0</v>
       </c>
       <c r="T10" s="6">
         <v>145.0</v>
       </c>
       <c r="U10" s="6">
-        <v>76.0</v>
+        <v>195.0</v>
+      </c>
+      <c r="V10" s="6">
+        <v>198.0</v>
+      </c>
+      <c r="W10" s="6">
+        <v>37.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A2:U2"/>
-    <mergeCell ref="B4:U4"/>
+    <mergeCell ref="A2:W2"/>
+    <mergeCell ref="B4:W4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>