--- v0 (2026-05-09)
+++ v1 (2026-11-03)
@@ -47,107 +47,107 @@
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Meno kūrėjų statusą turinčių asmenų skaičius (x58)</t>
     </r>
   </si>
   <si>
     <t>Matavimo vienetai</t>
   </si>
   <si>
     <t>asmenys</t>
   </si>
   <si>
     <t>Meno kūrėjų statusą turinčių asmenų skaičius, asm.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2020</t>
-[...26 lines deleted...]
-      </rPr>
       <t xml:space="preserve">2022</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">2023</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">2024</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FFFFFFFF"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">2025</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FFFFFFFF"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">2026</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Iš viso</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
@@ -568,183 +568,183 @@
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2020</t>
-[...30 lines deleted...]
-            </rPr>
             <t xml:space="preserve">2022</t>
           </r>
         </is>
       </c>
-      <c r="E8" s="4" t="inlineStr">
+      <c r="C8" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2023</t>
           </r>
         </is>
       </c>
+      <c r="D8" s="4" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FFFFFFFF"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">2024</t>
+          </r>
+        </is>
+      </c>
+      <c r="E8" s="4" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FFFFFFFF"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">2025</t>
+          </r>
+        </is>
+      </c>
       <c r="F8" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2024</t>
+            <t xml:space="preserve">2026</t>
           </r>
         </is>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Iš viso</t>
           </r>
         </is>
       </c>
       <c r="B9" s="6">
-        <v>5497.0</v>
+        <v>5887.0</v>
       </c>
       <c r="C9" s="6">
-        <v>5733.0</v>
+        <v>6032.0</v>
       </c>
       <c r="D9" s="6">
-        <v>5886.0</v>
+        <v>6227.0</v>
       </c>
       <c r="E9" s="6">
-        <v>6031.0</v>
+        <v>6425.0</v>
       </c>
       <c r="F9" s="6">
-        <v>6107.0</v>
+        <v>6462.0</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Naujai įtraukti asmenys</t>
           </r>
         </is>
       </c>
       <c r="B10" s="6">
-        <v>307.0</v>
+        <v>153.0</v>
       </c>
       <c r="C10" s="6">
-        <v>236.0</v>
+        <v>145.0</v>
       </c>
       <c r="D10" s="6">
-        <v>153.0</v>
+        <v>195.0</v>
       </c>
       <c r="E10" s="6">
-        <v>145.0</v>
+        <v>198.0</v>
       </c>
       <c r="F10" s="6">
-        <v>76.0</v>
+        <v>37.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="B4:F4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>